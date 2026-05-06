--- v1 (2026-03-24)
+++ v2 (2026-05-06)
@@ -821,51 +821,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie aktualne kierunki rozwoju i modernizacji w zakresie systemów ciepłowniczych związane ze zrównoważonym wykorzystaniem środowiska i walką z zagrożeniami cywilizacyjnymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>