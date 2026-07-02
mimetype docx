--- v2 (2026-05-06)
+++ v3 (2026-07-02)
@@ -821,51 +821,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie aktualne kierunki rozwoju i modernizacji w zakresie systemów ciepłowniczych związane ze zrównoważonym wykorzystaniem środowiska i walką z zagrożeniami cywilizacyjnymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -972,51 +972,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić analizę porównawczą w celu doboru urządzeń stosowanych 
 w ciepłownictwie i gazownictwie.
 </w:t>
       </w:r>
     </w:p>
     <w:p>