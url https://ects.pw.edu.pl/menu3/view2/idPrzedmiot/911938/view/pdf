--- v3 (2026-07-02)
+++ v4 (2026-08-19)
@@ -972,51 +972,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić analizę porównawczą w celu doboru urządzeń stosowanych 
 w ciepłownictwie i gazownictwie.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1044,51 +1044,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeanalizować i ocenić działanie oraz obliczyć parametry eksploatacyjne urządzeń sieci cieplnych i sieci gazowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>