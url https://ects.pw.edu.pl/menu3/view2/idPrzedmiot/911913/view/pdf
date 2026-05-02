--- v1 (2026-03-24)
+++ v2 (2026-05-02)
@@ -900,51 +900,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę o cyklu życia produktów, obiektów, elementów instalacji i urządzeń sanitarnych, a także w zakresie wpływu regulacji automatycznej na jakość i ekonomikę procesów w sieciach i instalacjach ogrzewczych, wentylacyjnych, klimatyzacyjnych, wodociągowych i kanalizacyjnych i zna zasady zrównoważonego rozwoju.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1524,67 +1524,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekty zespołowe, prezentacje indywidualne i zespołowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U15, IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U13, IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować, realizować i eksploatować elementy systemu ogrzewcze-go, lub klimatyzacyjnego, lub zaopatrzenia w wodę i odprowadzania ścieków.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>