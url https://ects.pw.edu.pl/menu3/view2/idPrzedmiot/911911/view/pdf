--- v4 (2026-05-08)
+++ v5 (2026-06-24)
@@ -817,51 +817,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">opis procesu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W11, IS_W06</w:t>
+        <w:t xml:space="preserve">IS_W06, IS_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1107,67 +1107,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> udział w zajęciach terenowych, wykonanie raportu i ustna prezentacja wykonanej oceny pracy urządzeń </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U06, IS_U16</w:t>
+        <w:t xml:space="preserve">IS_U16, IS_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić i porównać różne schematy technologiczne oczyszczalni ścieków po galwanicznych i potrzebę kontroli pracy oczyszczalni ścieków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>