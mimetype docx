--- v2 (2026-05-30)
+++ v3 (2026-07-28)
@@ -745,67 +745,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z wykładów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W03, IS_W01</w:t>
+        <w:t xml:space="preserve">IS_W01, IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie sens i praktyczne znaczenie wybranych zjawisk fizycznych: kawitacji, opadania swobodnego cząstek, sedymentacji, filtracja osadu, wznoszenia się pęcherzyków gazu w cieczy, rozpylania cieczy i fluidyzacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1201,51 +1201,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K01, IS_K02, IS_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, P7U_K, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna odpowiedzialność i skutki pracy zespołowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>