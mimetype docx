--- v3 (2026-03-24)
+++ v4 (2026-05-08)
@@ -744,67 +744,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium w formie testu na zakończenie wykładu. Aktywna praca na zajęciach, rozwiązywanie zadań domowych, zaliczenie dwóch kolokwiów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W01, IS_W17, IS_W18</w:t>
+        <w:t xml:space="preserve">IS_W18, IS_W01, IS_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">III.P7S_WK, P7U_W, I.P7S_WG.o, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna przykłady formułowania zadań optymalizacyjnych w zagadnieniach inżynierskich w gospodarce odpadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>