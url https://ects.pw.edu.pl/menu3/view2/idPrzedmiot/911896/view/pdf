--- v4 (2026-05-08)
+++ v5 (2026-06-18)
@@ -744,67 +744,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium w formie testu na zakończenie wykładu. Aktywna praca na zajęciach, rozwiązywanie zadań domowych, zaliczenie dwóch kolokwiów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W18, IS_W01, IS_W17</w:t>
+        <w:t xml:space="preserve">IS_W01, IS_W17, IS_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WK, P7U_W, I.P7S_WG.o, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna przykłady formułowania zadań optymalizacyjnych w zagadnieniach inżynierskich w gospodarce odpadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -830,51 +830,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>