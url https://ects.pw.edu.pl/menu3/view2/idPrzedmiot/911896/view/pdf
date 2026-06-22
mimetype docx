--- v5 (2026-06-18)
+++ v6 (2026-06-22)
@@ -830,51 +830,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -894,51 +894,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywna praca na zajęciach, rozwiązywanie zadań domowych, zaliczenie dwóch kolokwiów. Aktywny udział w zajęciach, wykonanie projektów podczas zajęć komputerowych, wykonanie i obrona projektów domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U05, IS_U11</w:t>
+        <w:t xml:space="preserve">IS_U11, IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>