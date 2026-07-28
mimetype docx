--- v6 (2026-06-22)
+++ v7 (2026-07-28)
@@ -744,67 +744,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium w formie testu na zakończenie wykładu. Aktywna praca na zajęciach, rozwiązywanie zadań domowych, zaliczenie dwóch kolokwiów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W01, IS_W17, IS_W18</w:t>
+        <w:t xml:space="preserve">IS_W17, IS_W18, IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna przykłady formułowania zadań optymalizacyjnych w zagadnieniach inżynierskich w gospodarce odpadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -894,51 +894,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywna praca na zajęciach, rozwiązywanie zadań domowych, zaliczenie dwóch kolokwiów. Aktywny udział w zajęciach, wykonanie projektów podczas zajęć komputerowych, wykonanie i obrona projektów domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U11, IS_U05</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>