--- v2 (2026-02-28)
+++ v3 (2026-05-04)
@@ -777,271 +777,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W06, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę na temat możliwych skutków zmian klimatu, możliwości adaptacji do zmian i ich łagodzenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie wykładu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W06, IS_W07, IS_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę na temat możliwych skutków zmian klimatu, możliwości adaptacji do zmian i ich łagodzenia.</w:t>
+        <w:t xml:space="preserve">Potrafi opisać procesy, zjawiska i działania wpływające na zmiany klimatu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie wykładu.</w:t>
+        <w:t xml:space="preserve">Zaliczenie wykładu i ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W07, IS_W15, IS_W06</w:t>
+        <w:t xml:space="preserve">IS_U03, IS_U09, IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WK, P7U_W</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi opisać procesy, zjawiska i działania wpływające na zmiany klimatu.</w:t>
+        <w:t xml:space="preserve">Potrafi obliczyć stężenia CO2 w gazach odlotowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie wykładu i ćwiczeń projektowych.</w:t>
+        <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U03, IS_U09, IS_U15</w:t>
+        <w:t xml:space="preserve">IS_U09, IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbilansować emisje gazów cieplarnianych z sektora gospodarki odpadami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>