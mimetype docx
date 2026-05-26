--- v3 (2026-05-04)
+++ v4 (2026-05-26)
@@ -777,51 +777,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W06, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat możliwych skutków zmian klimatu, możliwości adaptacji do zmian i ich łagodzenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -997,51 +997,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U09, IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbilansować emisje gazów cieplarnianych z sektora gospodarki odpadami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>