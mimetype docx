--- v4 (2026-05-26)
+++ v5 (2026-06-18)
@@ -981,51 +981,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U09, IS_U03</w:t>
+        <w:t xml:space="preserve">IS_U03, IS_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1131,67 +1131,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K02, IS_K04</w:t>
+        <w:t xml:space="preserve">IS_K04, IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi formułować problemy dotyczące przyczyn i skutków zanieczyszczenia atmosfery oraz możliwych działań w zakresie ochrony atmosfery i klimatu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>