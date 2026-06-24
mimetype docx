--- v5 (2026-06-18)
+++ v6 (2026-06-24)
@@ -911,67 +911,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu i ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U03, IS_U09, IS_U15</w:t>
+        <w:t xml:space="preserve">IS_U15, IS_U03, IS_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczyć stężenia CO2 w gazach odlotowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1131,67 +1131,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K04, IS_K02</w:t>
+        <w:t xml:space="preserve">IS_K02, IS_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR, P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi formułować problemy dotyczące przyczyn i skutków zanieczyszczenia atmosfery oraz możliwych działań w zakresie ochrony atmosfery i klimatu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>