--- v3 (2026-03-24)
+++ v4 (2026-05-02)
@@ -1065,51 +1065,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie porównać, ocenić, wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w systemach wodociągowych i kanalizacyjnych lub inżynierii wodnej lub gospodarki odpadami i oczyszczania terenów zurbanizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1135,51 +1135,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>