--- v4 (2026-05-02)
+++ v5 (2026-07-28)
@@ -995,191 +995,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać i przedstawić w formie pisemnej i prezentacji ustnej projekt, system lub proces typowy dla zaopatrzenia w wode i odprowadzania ścieków, lub inżynierii wodnej, lub gospodarki odpadami i oczyszczania terenów zurbanizowanych oraz rekultywacji terenów zdegradowanych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium z wykładów, zaliczenie ćwiczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać i przedstawić w formie pisemnej i prezentacji ustnej projekt, system lub proces typowy dla zaopatrzenia w wode i odprowadzania ścieków, lub inżynierii wodnej, lub gospodarki odpadami i oczyszczania terenów zurbanizowanych oraz rekultywacji terenów zdegradowanych </w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie porównać, ocenić, wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w systemach wodociągowych i kanalizacyjnych lub inżynierii wodnej lub gospodarki odpadami i oczyszczania terenów zurbanizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z wykładów, zaliczenie ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>