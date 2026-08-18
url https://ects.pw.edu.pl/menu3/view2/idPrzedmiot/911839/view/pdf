--- v5 (2026-07-28)
+++ v6 (2026-08-18)
@@ -995,51 +995,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać i przedstawić w formie pisemnej i prezentacji ustnej projekt, system lub proces typowy dla zaopatrzenia w wode i odprowadzania ścieków, lub inżynierii wodnej, lub gospodarki odpadami i oczyszczania terenów zurbanizowanych oraz rekultywacji terenów zdegradowanych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>