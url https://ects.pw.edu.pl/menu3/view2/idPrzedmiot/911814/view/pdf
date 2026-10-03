--- v6 (2026-07-28)
+++ v7 (2026-10-03)
@@ -1043,51 +1043,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę z zakresu właściwości fizycznych, mechanicz-nych i eksploatacyjnych materiałów stosowanych w obiektach budowlanych, urządzeniach, sieciach i instalacjach w sieciach i instalacjach ogrzewczych, wentylacyjnych, klimatyzacyjnych, wodociągowych i kanalizacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1403,51 +1403,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi prowadzić metodami matematycznymi analizy porównawcze rożnych rozwiązań technologicznych z zakresu ciepłownictwa, ogrzewnictwa, klimatyzacji, lub zaopatrzenia w wodę i odprowadzania ścieków.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>