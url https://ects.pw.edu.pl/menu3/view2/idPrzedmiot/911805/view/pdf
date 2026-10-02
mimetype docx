--- v5 (2026-07-28)
+++ v6 (2026-10-02)
@@ -850,51 +850,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W09, IS_W12, IS_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową, podbudowaną teoretycznie wiedzę z zakresu, modelowania, projektowania racjonalnych warunków eksploatacji ogrzewań konwekcyjnych i płaszczyznowych, węzłów cieplnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1044,67 +1044,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12, IS_W20, IS_W09</w:t>
+        <w:t xml:space="preserve">IS_W09, IS_W12, IS_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową, podbudowaną teoretycznie wiedzę z zakresu węzłów cieplnych, stosowanych układów połączeń, ich charakterystyki technicznej i eksploatacyjnej – zna zasady wymiarowania i doboru elementów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1334,67 +1334,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie projektu i kolokwium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U18, IS_U05, IS_U08</w:t>
+        <w:t xml:space="preserve">IS_U08, IS_U18, IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zaprojektować ogrzewanie mieszkaniowe wodne w układzie poziomym: konwekcyjne i podłogowe oraz ogrzewanie płaszczyznowe elektryczne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1560,191 +1560,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Opracowanie racjonalnego wykresu regulacyjnego dla budynków energooszczędnych i istniejących, ocieplonych po dostosowaniu do rzeczywistych potrzeb cieplnych budynku instalacji ogrzewczej, efekty techniczne i energetyczne tych działań.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opracowanie racjonalnego wykresu regulacyjnego dla budynków energooszczędnych i istniejących, ocieplonych po dostosowaniu do rzeczywistych potrzeb cieplnych budynku instalacji ogrzewczej, efekty techniczne i energetyczne tych działań.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność samodzielnego planowania, realizacji i interpretacji badań i oceny stanu istniejących wymienników ciepła w węzłach cieplnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Ćwiczenia laboratoryjne, przeprowadzenie pomiarów, opracowanie i zaliczenie sprawozdania z badań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U08</w:t>
+        <w:t xml:space="preserve">IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UU, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UU, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność samodzielnego planowania, realizacji i interpretacji badań i oceny charakterystyki cieplnej grzejników płaszczyznowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>