--- v1 (2026-03-24)
+++ v2 (2026-05-06)
@@ -796,151 +796,221 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada uporządkowaną wiedzę z geometrii wykreślnej i grafiki inżynierskiej dotyczącą odwzorowania obiektów budowlanych i urządzeń oraz sieci i instalacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie wszystkich prac projektowych, zaliczenie sprawdzianów, dyskusja na zajęciach. Zaliczenie testu z wykładu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada uporządkowaną wiedzę z geometrii wykreślnej i grafiki inżynierskiej dotyczącą odwzorowania obiektów budowlanych i urządzeń oraz sieci i instalacji</w:t>
+        <w:t xml:space="preserve">Umie analizować relacje pomiędzy elementami przestrzeni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie wszystkich prac projektowych, zaliczenie sprawdzianów, dyskusja na zajęciach. Zaliczenie testu z wykładu</w:t>
+        <w:t xml:space="preserve">Zaliczenie wszystkich prac projektowych, zaliczenie sprawdzianów, obecność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W02</w:t>
+        <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie analizować relacje pomiędzy elementami przestrzeni</w:t>
+        <w:t xml:space="preserve">Potrafi przedstawiać wielościany i bryły obrotowe korzystając z poznanych odwzorowań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wszystkich prac projektowych, zaliczenie sprawdzianów, obecność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -959,178 +1029,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przedstawiać wielościany i bryły obrotowe korzystając z poznanych odwzorowań</w:t>
+        <w:t xml:space="preserve">Potrafi odwzorować graficznie elementy, urządzenia, instalacje i budynki. Umie pozyskać informację z odwzorowań graficznych. Posiada umiejętność logicznego myślenia i poprawnego wyciągania wniosków dotyczących grafiki inżynierskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie wszystkich prac projektowych, zaliczenie sprawdzianów, obecność na zajęciach</w:t>
+        <w:t xml:space="preserve">Zaliczenie wszystkich prac projektowych, zaliczenie kolokwium, dyskusja w trakcie zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>