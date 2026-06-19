--- v4 (2026-03-24)
+++ v5 (2026-06-19)
@@ -752,67 +752,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia cząstkowe, sprawozdania z wykonanych analiz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W11, IS_W20, IS_W05, IS_W06</w:t>
+        <w:t xml:space="preserve">IS_W05, IS_W06, IS_W11, IS_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna podstawy obliczeń chemicznych stosowanych w analizie ilościowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -892,51 +892,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W11, IS_W20, IS_W05, IS_W06</w:t>
+        <w:t xml:space="preserve">IS_W05, IS_W06, IS_W11, IS_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -988,51 +988,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U16, IS_U17, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi ocenić przydatność wiedzy chemicznej do rozwiązywania prostych zadań inżynierskich typowych dla inżynierii środowiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>