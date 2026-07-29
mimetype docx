--- v5 (2026-06-19)
+++ v6 (2026-07-29)
@@ -988,51 +988,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U16, IS_U17, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi ocenić przydatność wiedzy chemicznej do rozwiązywania prostych zadań inżynierskich typowych dla inżynierii środowiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1193,67 +1193,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie wykonywania ćwiczenia
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K01, IS_K02, IS_K03, IS_K04, IS_K05</w:t>
+        <w:t xml:space="preserve">IS_K04, IS_K05, IS_K01, IS_K02, IS_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KO, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi pracować indywidualnie i zespołowo, rozumie konieczność systematycznej pracy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>