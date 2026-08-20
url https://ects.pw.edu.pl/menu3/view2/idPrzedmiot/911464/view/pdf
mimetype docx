--- v3 (2026-03-24)
+++ v4 (2026-08-20)
@@ -825,51 +825,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W06, IS_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1045,51 +1045,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U16, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować raport z wykonanych badań biotechnologicznych zawierający opis zastosowanych metod i uzyskane wyniki oraz wyciągnąć wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1265,51 +1265,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość ważności i rozumie skutki procesów biotechnologicznych stosowanych w inżynierii środowiska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>