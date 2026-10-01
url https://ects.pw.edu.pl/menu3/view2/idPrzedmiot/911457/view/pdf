--- v6 (2026-07-29)
+++ v7 (2026-10-01)
@@ -1395,51 +1395,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U10, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować urządzenia pomiarowe, wykonać pomiary i dokonać obliczeń w zakresie wyznaczania charakterystyki szczelności pomieszczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1519,67 +1519,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdań z poszczególnych ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U10, IS_U22</w:t>
+        <w:t xml:space="preserve">IS_U22, IS_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zidentyfikować elementy, dokonać obmiaru i sporządzić dokumentację rysunkowa istniejącej instalacji wentylacji i klimatyzacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>