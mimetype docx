--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -887,51 +887,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie pisemne wykładów, sprawozdania z ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W09, IS_W12, IS_W14, IS_W19</w:t>
+        <w:t xml:space="preserve">IS_W19, IS_W09, IS_W12, IS_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -957,67 +957,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie pisemne wykładów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W19, IS_W09</w:t>
+        <w:t xml:space="preserve">IS_W09, IS_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową wiedzę na temat projektowania i doboru elementów sprężarkowych urządzeń chłodniczych stosowanych w klimatyzacji (w tym wymienniki ciepła, rurociągi, zawory rozprężne, chłodziwa, itp.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1167,67 +1167,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie pisemne wykładów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12, IS_W14, IS_W15</w:t>
+        <w:t xml:space="preserve">IS_W14, IS_W15, IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat kierunków rozwoju czynników chłodniczych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1527,67 +1527,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt sprężarkowego urządzenia chłodniczego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U13, IS_U02, IS_U05, IS_U07</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U07, IS_U13, IS_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować najważniejsze elementy urządzeń chłodniczych stosowanych w instalacjach klimatyzacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>