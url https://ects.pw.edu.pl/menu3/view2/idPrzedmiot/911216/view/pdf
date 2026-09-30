--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -1089,51 +1089,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U01, AiR2_U05, AiR2_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zaplanować i zrealizować złożony projekt z zakresu biomechaniki i biorobotyki wymagający wiedzy multidyscyplinarnej i pracy zespołowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1143,67 +1143,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie etapów prac laboratoryjnych, sprawdzian końcowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U02, AiR2_U06, AiR2_U12, AiR2_U15</w:t>
+        <w:t xml:space="preserve">AiR2_U06, AiR2_U12, AiR2_U15, AiR2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, III.P6S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi ocenić i dokonać właściwego wyboru materiałów i metod wytwarzania do opracowania innowacyjnych rozwiązań w zakresie biorobotyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1283,51 +1283,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie etapów prac laboratoryjnych, sprawdzian końcowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U06, AiR2_U15, AiR2_U03</w:t>
+        <w:t xml:space="preserve">AiR2_U03, AiR2_U06, AiR2_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>