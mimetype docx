--- v7 (2026-09-30)
+++ v8 (2026-10-21)
@@ -1143,67 +1143,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie etapów prac laboratoryjnych, sprawdzian końcowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR2_U06, AiR2_U12, AiR2_U15, AiR2_U02</w:t>
+        <w:t xml:space="preserve">AiR2_U12, AiR2_U15, AiR2_U02, AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, III.P6S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, III.P6S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi ocenić i dokonać właściwego wyboru materiałów i metod wytwarzania do opracowania innowacyjnych rozwiązań w zakresie biorobotyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>