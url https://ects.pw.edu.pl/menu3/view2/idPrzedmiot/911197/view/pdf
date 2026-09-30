--- v2 (2026-03-23)
+++ v3 (2026-09-30)
@@ -842,51 +842,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK336A_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student zostaje zapoznany z równaniami Lagrange'a I-go i II-go rodzaju, równaniami Hamiltona, równaniami ruchu układów nieholonomicznych. 							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>