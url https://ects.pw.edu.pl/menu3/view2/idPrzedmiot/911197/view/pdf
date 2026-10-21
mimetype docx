--- v3 (2026-09-30)
+++ v4 (2026-10-21)
@@ -842,51 +842,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK336A_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student zostaje zapoznany z równaniami Lagrange'a I-go i II-go rodzaju, równaniami Hamiltona, równaniami ruchu układów nieholonomicznych. 							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1202,51 +1202,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK336A_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi wykorzystać właściwe równanie w celu stworzenia modelu matematycznego dynamiki  układów nieswobodnych, w tym: nieholonomicznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>