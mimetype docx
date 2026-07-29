--- v3 (2026-06-19)
+++ v4 (2026-07-29)
@@ -1815,50 +1815,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna możliwości poprawy oceny energetycznej budynków i procesów technologicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna możliwości poprawy oceny energetycznej budynków i procesów technologicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1976,190 +2116,50 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E2_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...138 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS717_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3785,351 +3785,351 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć i zinterpretować wskaźniki oceny energetycznej budynków i procesów technologicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć i zinterpretować wskaźniki oceny energetycznej budynków i procesów technologicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć i zinterpretować wskaźniki oceny energetycznej budynków i procesów technologicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć i zinterpretować wskaźniki oceny energetycznej budynków i procesów technologicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...278 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS717_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -4145,121 +4145,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_K02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_K01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie znaczenie prawidłowego projektowania i prawidłowej eksploatacji obiektów technicznych.				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_K01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E2_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>