--- v4 (2026-07-29)
+++ v5 (2026-08-19)
@@ -3785,50 +3785,260 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć i zinterpretować wskaźniki oceny energetycznej budynków i procesów technologicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć i zinterpretować wskaźniki oceny energetycznej budynków i procesów technologicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć i zinterpretować wskaźniki oceny energetycznej budynków i procesów technologicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -3876,260 +4086,50 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...208 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS717_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -4145,121 +4145,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_K01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS717_K01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie znaczenie prawidłowego projektowania i prawidłowej eksploatacji obiektów technicznych.				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_K02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>