--- v5 (2026-07-28)
+++ v6 (2026-10-03)
@@ -781,411 +781,411 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca domowa, sprawdzian, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W11, AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student ma wiedzę na temat modelowania układów automatyki cyfrowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EW2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma wiedzę na temat modelowania układów automatyki cyfrowej.</w:t>
+        <w:t xml:space="preserve">Student zna metody minimalizacji automatów synchronicznych i asynchronicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian</w:t>
+        <w:t xml:space="preserve">prace domowe, sprawdziany, zadania projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EW3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna metody minimalizacji automatów synchronicznych i asynchronicznych.</w:t>
+        <w:t xml:space="preserve">Student potrafi zaprojektować zminimalizowaną funkcję przełączającą.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">prace domowe, sprawdziany, zadania projektowe</w:t>
+        <w:t xml:space="preserve">praca domowa, sprawdzian, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09, AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zaprojektować zminimalizowaną funkcję przełączającą.</w:t>
+        <w:t xml:space="preserve">Student potrafi zaprojektować i zrealizować zminimalizowany synchroniczny automat sterujący.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca domowa, sprawdzian, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U12</w:t>
+        <w:t xml:space="preserve">AiR1_U12, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zaprojektować i zrealizować zminimalizowany synchroniczny automat sterujący.</w:t>
+        <w:t xml:space="preserve">Student potrafi zaprojektować i zrealizować zminimalizowany asynchroniczny automat sterujący.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca domowa, sprawdzian, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U12, AiR1_U15</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U12, AiR1_U15</w:t>
+        <w:t xml:space="preserve">AiR1_U15, AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>