--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -914,191 +914,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK330_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student jest w stanie sprawdzić skuteczność ochrony przeciwporażeniowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena wykonywania zadań przez studenta w ramach ćwiczeń laboratoryjnych, ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK330_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student jest w stanie zmierzyć prędkości lokalne oraz straty hydrauliczne w przepływach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena wykonywania zadań przez studenta w ramach ćwiczeń laboratoryjnych, ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK330_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student jest w stanie zastosować przepływomierze do pomiarów masy cieczy i gazów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>