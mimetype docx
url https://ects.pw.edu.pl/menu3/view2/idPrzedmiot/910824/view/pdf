--- v4 (2026-06-16)
+++ v5 (2026-08-20)
@@ -748,51 +748,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówki, ocena wykonywania zadań przez studenta w ramach ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W05, AiR1_W06, AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_W11, AiR1_W05, AiR1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>