--- v5 (2026-07-29)
+++ v6 (2026-09-30)
@@ -767,51 +767,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">testy lub sprawozdania zaliczające ćwiczenia laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W18, AiR1_W08, AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_W08, AiR1_W09, AiR1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1047,51 +1047,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">testy lub sprawozdania zaliczające ćwiczenia laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W18, AiR1_W11, AiR1_W13, AiR1_W15</w:t>
+        <w:t xml:space="preserve">AiR1_W11, AiR1_W13, AiR1_W15, AiR1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1284,245 +1284,245 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie wykorzystać panel operatorski (HMI) w układach sterowania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">testy lub sprawozdania zaliczające ćwiczenia laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie wykorzystać panel operatorski (HMI) w układach sterowania.</w:t>
+        <w:t xml:space="preserve">Student umie zaprojektować, zbudować i uruchomić układ kontrolno-pomiarowy z wykorzystaniem wirtualnych przyrządów pomiarowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">testy lub sprawozdania zaliczające ćwiczenia laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U09</w:t>
+        <w:t xml:space="preserve">AiR1_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie zaprojektować, zbudować i uruchomić układ kontrolno-pomiarowy z wykorzystaniem wirtualnych przyrządów pomiarowych.</w:t>
+        <w:t xml:space="preserve">Student potrafi budować własne układy regulacji ruchu na poziomie położeń, prędkości lub momentu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">testy lub sprawozdania zaliczające ćwiczenia laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U14</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U16, AiR1_U10, AiR1_U15</w:t>
+        <w:t xml:space="preserve">AiR1_U10, AiR1_U15, AiR1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>