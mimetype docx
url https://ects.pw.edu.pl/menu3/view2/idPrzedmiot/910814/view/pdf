--- v2 (2026-02-28)
+++ v3 (2026-05-07)
@@ -970,67 +970,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U18, AiR1_U03, AiR1_U07, AiR1_U11, AiR1_U15, AiR1_U17</w:t>
+        <w:t xml:space="preserve">AiR1_U03, AiR1_U07, AiR1_U11, AiR1_U15, AiR1_U17, AiR1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi sporządzić model uproszczony urządzenia pozwalający na przeprowadzenie poprawnej analizy w zakresie kinematyki i statyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1126,331 +1126,331 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U07, AiR1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać systemy wspomagania projektowania typu CAD/CAE na wszystkich etapach projektowania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK369_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać systemy wspomagania projektowania typu CAD/CAE na wszystkich etapach projektowania.</w:t>
+        <w:t xml:space="preserve">Potrafi zaproponować i zastosować dla członów pary kinematycznej łatwe w montażu i demontażu połączenia obrotowe i postępowe oraz jest w stanie zaproponować podparcie na łożyskach różnego typu o odpowiedniej trwałości i sprawności, właściwie osadzonych, smarowanych i zabezpieczonych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U14</w:t>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK369_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaproponować i zastosować dla członów pary kinematycznej łatwe w montażu i demontażu połączenia obrotowe i postępowe oraz jest w stanie zaproponować podparcie na łożyskach różnego typu o odpowiedniej trwałości i sprawności, właściwie osadzonych, smarowanych i zabezpieczonych.</w:t>
+        <w:t xml:space="preserve">Umie decydować o dokładności elementów maszyn poprzez wykorzystanie analizy tolerancji, stosowanie określonych pasowań i wybór odpowiedniej chropowatości.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U15</w:t>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK369_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie decydować o dokładności elementów maszyn poprzez wykorzystanie analizy tolerancji, stosowanie określonych pasowań i wybór odpowiedniej chropowatości.</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować urządzenie, w którym przewidziano odpowiednie dostępy montażowe i obsługowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U11, AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U17, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi odszukać i stosować gotowe urządzenia wykonawcze dostępne na rynku – siłowniki i silniki elektryczne. Umie korzystać z odpowiednich norm, specyfikacji materiałów konstrukcyjnych i przepisów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>