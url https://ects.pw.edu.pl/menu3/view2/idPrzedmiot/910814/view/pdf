--- v3 (2026-05-07)
+++ v4 (2026-06-16)
@@ -970,67 +970,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U03, AiR1_U07, AiR1_U11, AiR1_U15, AiR1_U17, AiR1_U18</w:t>
+        <w:t xml:space="preserve">AiR1_U11, AiR1_U15, AiR1_U17, AiR1_U18, AiR1_U03, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi sporządzić model uproszczony urządzenia pozwalający na przeprowadzenie poprawnej analizy w zakresie kinematyki i statyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1126,51 +1126,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U07, AiR1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystywać systemy wspomagania projektowania typu CAD/CAE na wszystkich etapach projektowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1250,51 +1250,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U15</w:t>
+        <w:t xml:space="preserve">AiR1_U15, AiR1_U05, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1390,67 +1390,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U17, AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi odszukać i stosować gotowe urządzenia wykonawcze dostępne na rynku – siłowniki i silniki elektryczne. Umie korzystać z odpowiednich norm, specyfikacji materiałów konstrukcyjnych i przepisów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>