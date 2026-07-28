--- v4 (2026-06-16)
+++ v5 (2026-07-28)
@@ -906,51 +906,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U1: </w:t>
       </w:r>
     </w:p>
@@ -970,67 +970,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U11, AiR1_U15, AiR1_U17, AiR1_U18, AiR1_U03, AiR1_U07</w:t>
+        <w:t xml:space="preserve">AiR1_U07, AiR1_U11, AiR1_U15, AiR1_U17, AiR1_U18, AiR1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi sporządzić model uproszczony urządzenia pozwalający na przeprowadzenie poprawnej analizy w zakresie kinematyki i statyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1250,67 +1250,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U15, AiR1_U05, AiR1_U07</w:t>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie decydować o dokładności elementów maszyn poprzez wykorzystanie analizy tolerancji, stosowanie określonych pasowań i wybór odpowiedniej chropowatości.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>