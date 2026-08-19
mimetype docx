--- v5 (2026-07-28)
+++ v6 (2026-08-19)
@@ -906,51 +906,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U1: </w:t>
       </w:r>
     </w:p>
@@ -970,67 +970,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U07, AiR1_U11, AiR1_U15, AiR1_U17, AiR1_U18, AiR1_U03</w:t>
+        <w:t xml:space="preserve">AiR1_U03, AiR1_U07, AiR1_U11, AiR1_U15, AiR1_U17, AiR1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi sporządzić model uproszczony urządzenia pozwalający na przeprowadzenie poprawnej analizy w zakresie kinematyki i statyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1126,191 +1126,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U07, AiR1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać systemy wspomagania projektowania typu CAD/CAE na wszystkich etapach projektowania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK369_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK369_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać systemy wspomagania projektowania typu CAD/CAE na wszystkich etapach projektowania.</w:t>
+        <w:t xml:space="preserve">Potrafi zaproponować i zastosować dla członów pary kinematycznej łatwe w montażu i demontażu połączenia obrotowe i postępowe oraz jest w stanie zaproponować podparcie na łożyskach różnego typu o odpowiedniej trwałości i sprawności, właściwie osadzonych, smarowanych i zabezpieczonych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w czasie zajęć, sprawdzenie oddanej w ściśle określonym terminie dokumentacji rysunkowej i obliczeniowej, omówienie sprawdzonego projektu – analiza błędów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U14</w:t>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK369_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie decydować o dokładności elementów maszyn poprzez wykorzystanie analizy tolerancji, stosowanie określonych pasowań i wybór odpowiedniej chropowatości.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>