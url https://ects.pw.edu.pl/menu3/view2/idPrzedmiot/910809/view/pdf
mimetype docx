--- v2 (2026-02-28)
+++ v3 (2026-10-02)
@@ -910,51 +910,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK431_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zasadę wykonania rysunku złożeniowego w systemie CAD-2D przy wykorzystaniu biblioteki rysunków części znormalizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1200,51 +1200,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK431_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z Polskich Norm części znormalizowanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>