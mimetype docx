--- v4 (2026-07-28)
+++ v5 (2026-10-03)
@@ -993,191 +993,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK342_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie zbudować trójwymiarowy, liniowy model MES (ANSYS) konstrukcji, wyznaczyć przemieszczenia, odkształcenia i naprężenia, przedstawić je w postaci wartości liczbowych, wykresów i map konturowych oraz wyciągnąć odpowiednie wnioski.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK342_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie liniowy model MES (ANSYS) konstrukcji powłokowej, wyznaczyć przemieszczenia, odkształcenia i naprężenia, przedstawić je w postaci wartości liczbowych, wykresów i map konturowych oraz wyciągnąć odpowiednie wnioski.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">	Na podstawie raportu sporządzonego na laboratorium komputerowym oraz testu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U04, AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK342_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zbudować i rozwiązać prosty liniowy model MES konstrukcji prętowej dla zadanych warunków obciążenia i podparcia (pręt rozciągany, belka, kratownica, rama).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>