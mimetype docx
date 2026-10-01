--- v5 (2026-08-19)
+++ v6 (2026-10-01)
@@ -1162,51 +1162,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU1: </w:t>
       </w:r>
     </w:p>
@@ -1452,51 +1452,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi przygotować robota przemysłowego do pracy bezpiecznej dla obsługi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>