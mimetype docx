--- v6 (2026-10-01)
+++ v7 (2026-10-21)
@@ -1312,385 +1312,385 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi wykonywać obliczenia dotyczące kinematyki prostej i odwrotnej manipulatorów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">prace domowe, sprawdziany, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wykonywać obliczenia dotyczące kinematyki prostej i odwrotnej manipulatorów.</w:t>
+        <w:t xml:space="preserve">Student potrafi wykonywać obliczenia dotyczące dynamiki odwrotnej manipulatorów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">prace domowe, sprawdziany, egzamin</w:t>
+        <w:t xml:space="preserve">prace domowe, sprawdzian, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wykonywać obliczenia dotyczące dynamiki odwrotnej manipulatorów.</w:t>
+        <w:t xml:space="preserve">Student potrafi przygotować robota przemysłowego do pracy bezpiecznej dla obsługi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">prace domowe, sprawdzian, egzamin</w:t>
+        <w:t xml:space="preserve">zaliczenie ćwiczenia laboratoryjnego, końcowy sprawdzian praktyczny laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U05, AiR1_U07</w:t>
+        <w:t xml:space="preserve">AiR1_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi przygotować robota przemysłowego do pracy bezpiecznej dla obsługi.</w:t>
+        <w:t xml:space="preserve">Student potrafi zaprogramować zadaną sekwencję ruchów efektora robota przemysłowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zaliczenie ćwiczenia laboratoryjnego, końcowy sprawdzian praktyczny laboratorium</w:t>
+        <w:t xml:space="preserve">zaliczenie ćwiczeń laboratoryjnych, końcowy sprawdzian praktyczny laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U19</w:t>
+        <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EU6: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zaprogramować zadaną sekwencję ruchów efektora robota przemysłowego.</w:t>
+        <w:t xml:space="preserve">Student potrafi zaprogramować współpracę robota przemysłowego z urządzeniami towarzyszą-cymi, w tym z systemem wizyjnym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie ćwiczeń laboratoryjnych, końcowy sprawdzian praktyczny laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U09, AiR1_U15</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U09, AiR1_U15, AiR1_U16</w:t>
+        <w:t xml:space="preserve">AiR1_U15, AiR1_U16, AiR1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>