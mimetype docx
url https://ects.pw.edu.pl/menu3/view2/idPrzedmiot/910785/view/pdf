--- v3 (2026-03-24)
+++ v4 (2026-05-08)
@@ -1141,67 +1141,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ML.NW146_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_K02</w:t>
+        <w:t xml:space="preserve">AiR1_K02, AiR1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P8S_KO, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Sprawdzian pisemny, praca własna - przygotowanie biznesplanu.: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi myśleć i działać w sposób przedsiębiorczy.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>