--- v4 (2026-05-08)
+++ v5 (2026-06-16)
@@ -921,67 +921,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca własna - przygotowanie biznesplanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U01, AiR1_U18, AiR1_U20</w:t>
+        <w:t xml:space="preserve">AiR1_U18, AiR1_U20, AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o, I.P6S_UU, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Praca własna - przygotowanie biznesplanu.: </w:t>
       </w:r>
     </w:p>