--- v5 (2026-06-16)
+++ v6 (2026-07-29)
@@ -921,67 +921,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca własna - przygotowanie biznesplanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U18, AiR1_U20, AiR1_U01</w:t>
+        <w:t xml:space="preserve">AiR1_U01, AiR1_U18, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o, I.P6S_UU, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Praca własna - przygotowanie biznesplanu.: </w:t>
       </w:r>
     </w:p>
@@ -1157,51 +1157,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_K02, AiR1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P8S_KO, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P8S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Sprawdzian pisemny, praca własna - przygotowanie biznesplanu.: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi myśleć i działać w sposób przedsiębiorczy.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>