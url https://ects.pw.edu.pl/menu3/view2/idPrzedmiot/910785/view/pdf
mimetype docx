--- v6 (2026-07-29)
+++ v7 (2026-08-20)
@@ -771,367 +771,437 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny, praca własna - przygotowanie biznesplanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W21, AiR1_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW146_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student ma podstawową wiedzę dotyczącą zarządzania, w tym: zarządzania jakością i prowadzenia działalności gospodarczej.																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny, praca własna - przygotowanie biznesplanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W20, AiR1_W21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW146_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW146_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student ma podstawową wiedzę dotyczącą zarządzania, w tym: zarządzania jakością i prowadzenia działalności gospodarczej.																																			</w:t>
+        <w:t xml:space="preserve">							Student potrafi pozyskiwać informacje w zakresie ekonomicznych uwarunkowań działalności inżynierskiej, potrafi je integrować, dokonywać ich interpretacji, a także formułować i uzasadniać opinie.																																																	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian pisemny, praca własna - przygotowanie biznesplanu.</w:t>
+        <w:t xml:space="preserve">Praca własna - przygotowanie biznesplanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W20, AiR1_W21</w:t>
+        <w:t xml:space="preserve">AiR1_U01, AiR1_U18, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW146_U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Praca własna - przygotowanie biznesplanu.: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi pozyskiwać informacje w zakresie ekonomicznych uwarunkowań działalności inżynierskiej, potrafi je integrować, dokonywać ich interpretacji, a także formułować i uzasadniać opinie.																																																	</w:t>
+        <w:t xml:space="preserve">							Student ma świadomość ważności współdziałania i pracy w grupie, w tym: przyjmowania w niej różnych ról.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Praca własna - przygotowanie biznesplanu.</w:t>
+        <w:t xml:space="preserve">ML.NW146_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U01, AiR1_U18, AiR1_U20</w:t>
+        <w:t xml:space="preserve">AiR1_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o, I.P6S_UU</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka Praca własna - przygotowanie biznesplanu.: </w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Prezentacja prac własnych – biznesplanów.: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student ma świadomość ważności współdziałania i pracy w grupie, w tym: przyjmowania w niej różnych ról.																												</w:t>
+        <w:t xml:space="preserve">							Student rozumie potrzebę uczenia się przez całe życie; potrafi inspirować proces uczenia się innych osób.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ML.NW146_K03</w:t>
+        <w:t xml:space="preserve">ML.NW146_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_K04</w:t>
+        <w:t xml:space="preserve">AiR1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KO</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka Prezentacja prac własnych – biznesplanów.: </w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Sprawdzian pisemny, praca własna - przygotowanie biznesplanu.: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student rozumie potrzebę uczenia się przez całe życie; potrafi inspirować proces uczenia się innych osób.																												</w:t>
+        <w:t xml:space="preserve">							Student rozumie potrzebę formułowania i przekazywania społeczeństwu informacji i opinii nt. osiągnięć dotyczących techniki i innych aspektów działalności inżynierskiej. 																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ML.NW146_K01</w:t>
+        <w:t xml:space="preserve">ML.NW146_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_K01</w:t>
+        <w:t xml:space="preserve">AiR1_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Sprawdzian pisemny, praca własna - przygotowanie biznesplanu.: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student ma rozumie ekonomiczne aspekty i skutki działalności inżynierskiej, w tym: jej wpływu na środowisko i związanej z tym odpowiedzialności za podejmowane decyzje.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1157,51 +1227,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_K02, AiR1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P8S_KO</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P8S_KO, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Sprawdzian pisemny, praca własna - przygotowanie biznesplanu.: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi myśleć i działać w sposób przedsiębiorczy.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1212,120 +1282,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ML.NW146_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_K05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR1_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_K, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>