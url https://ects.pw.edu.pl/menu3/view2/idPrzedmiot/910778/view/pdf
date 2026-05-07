--- v0 (2026-01-15)
+++ v1 (2026-05-07)
@@ -907,51 +907,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie inżynierskie korzystając z pomocy opiekuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>