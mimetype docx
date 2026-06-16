--- v1 (2026-05-07)
+++ v2 (2026-06-16)
@@ -907,51 +907,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01, AiR1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie inżynierskie korzystając z pomocy opiekuna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -977,51 +977,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie przygotować sprawozdanie z pracy oraz w rozmowie z prowadzącym obronić przedstawione tezy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>