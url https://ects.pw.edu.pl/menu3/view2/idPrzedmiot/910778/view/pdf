--- v2 (2026-06-16)
+++ v3 (2026-08-20)
@@ -837,51 +837,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi skorzystać z literatury do poszukiwania wskazówek przy rozwiązywaniu wybranego problemu badawczego lub inżynierskiego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -977,51 +977,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW127_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie przygotować sprawozdanie z pracy oraz w rozmowie z prowadzącym obronić przedstawione tezy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>