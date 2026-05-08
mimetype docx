--- v4 (2026-03-24)
+++ v5 (2026-05-08)
@@ -753,67 +753,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W10, AiR1_W17</w:t>
+        <w:t xml:space="preserve">AiR1_W17, AiR1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK, III.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW124_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę o najważniejszych procesach prowadzących do uszkodzeń obiektów mechanicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -903,67 +903,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U03, AiR1_U02</w:t>
+        <w:t xml:space="preserve">AiR1_U02, AiR1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW124_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma zdolność dostrzegania ograniczeń fizycznych (głównie wytrzymałościowych, sztywnościowych, trwałościowych, cieplnych), normalizacyjnych, ekonomicznych, a zwłaszcza wynikających z niepełnej wiedzy człowieka i z jego możliwości intelektualnych, konieczną w formułowaniu zadań inżynierskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1043,67 +1043,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U18, AiR1_U19</w:t>
+        <w:t xml:space="preserve">AiR1_U18, AiR1_U19, AiR1_U05, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o, I.P6S_UO, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW124_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi tworzyć proste modele stanów i zjawisk charakterystycznych dla urządzeń mechanicznych, niezbędne do prowadzenia obliczeń inżynierskich, w tym: modele naprężeń i odkształceń, procesów zmęczenia oraz zużycia, właściwości materiałów i elementów oraz wpływu na te właściwości technik wytwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1183,51 +1183,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U11</w:t>
+        <w:t xml:space="preserve">AiR1_U07, AiR1_U11, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>