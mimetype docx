--- v5 (2026-05-08)
+++ v6 (2026-06-16)
@@ -753,67 +753,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W17, AiR1_W10</w:t>
+        <w:t xml:space="preserve">AiR1_W10, AiR1_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW124_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę o najważniejszych procesach prowadzących do uszkodzeń obiektów mechanicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -989,245 +989,245 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U07, AiR1_U11, AiR1_U18, AiR1_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW124_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi utworzyć warunki ograniczające niezbędne do przeprowadzenia obliczeń w procesie projektowania prostego urządzenia mechanicznego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U18, AiR1_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW124_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW124_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi utworzyć warunki ograniczające niezbędne do przeprowadzenia obliczeń w procesie projektowania prostego urządzenia mechanicznego.</w:t>
+        <w:t xml:space="preserve">Potrafi tworzyć proste modele stanów i zjawisk charakterystycznych dla urządzeń mechanicznych, niezbędne do prowadzenia obliczeń inżynierskich, w tym: modele naprężeń i odkształceń, procesów zmęczenia oraz zużycia, właściwości materiałów i elementów oraz wpływu na te właściwości technik wytwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U18, AiR1_U19, AiR1_U05, AiR1_U07</w:t>
+        <w:t xml:space="preserve">AiR1_U11, AiR1_U05, AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, III.P6S_UW.o, I.P6S_UO, I.P6S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW124_U4: </w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW124_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi tworzyć proste modele stanów i zjawisk charakterystycznych dla urządzeń mechanicznych, niezbędne do prowadzenia obliczeń inżynierskich, w tym: modele naprężeń i odkształceń, procesów zmęczenia oraz zużycia, właściwości materiałów i elementów oraz wpływu na te właściwości technik wytwarzania.</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić niezbędne obliczenia inżynierskie wytrzymałości i trwałości zmęczeniowej elementów w prostych zespołach elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05, AiR1_U07, AiR1_U11</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U07, AiR1_U11, AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>