--- v4 (2026-06-16)
+++ v5 (2026-09-30)
@@ -925,51 +925,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W09, AiR1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student zna ogólne twierdzenie o stabilności układów liniowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1119,51 +1119,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium i oceniane prace domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09, AiR1_W15</w:t>
+        <w:t xml:space="preserve">AiR1_W15, AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1285,51 +1285,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW123_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi zastosować wybrane kryteria stabilności układów liniowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>