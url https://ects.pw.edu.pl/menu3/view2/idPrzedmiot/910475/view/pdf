--- v2 (2026-05-08)
+++ v3 (2026-06-18)
@@ -758,341 +758,341 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia. Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW125_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna rozwiązania konstrukcyjne typowych zespołów elementów stosowane w urządzeniach mechanicznych, zwłaszcza w układach przenoszenia napędu, takie jak: połączenia śrubowe, mechanizmy śrubowe, łożyska toczne, łożyska ślizgowe, wały, osie, sprzęgła, przekładnie, zespoły elementów sieci przesyłowych i in. Zna problemy inżynierskie towarzyszące ich projektowaniu i konstruowaniu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia. Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW125_W1: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW125_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna rozwiązania konstrukcyjne typowych zespołów elementów stosowane w urządzeniach mechanicznych, zwłaszcza w układach przenoszenia napędu, takie jak: połączenia śrubowe, mechanizmy śrubowe, łożyska toczne, łożyska ślizgowe, wały, osie, sprzęgła, przekładnie, zespoły elementów sieci przesyłowych i in. Zna problemy inżynierskie towarzyszące ich projektowaniu i konstruowaniu.</w:t>
+        <w:t xml:space="preserve">Ma zdolność widzenia określonej całości, której częścią jest rozwiązywany problem, w tym - związany z wyznaczaniem wymaganych cech analizowanego lub projektowanego zespołu urządzenia mechanicznego. W procesie projektowania i obliczeń określonego zespołu (np. połączenia śrubowego, połączenia dwóch części rurociągu, podparcia wału, sprzęgła) potrafi uwzględnić wymagania wynikające z jego funkcji w układzie przenoszenia napędu lub masy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwia. Egzamin.</w:t>
+        <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W08</w:t>
+        <w:t xml:space="preserve">E1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NW125_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma zdolność widzenia określonej całości, której częścią jest rozwiązywany problem, w tym - związany z wyznaczaniem wymaganych cech analizowanego lub projektowanego zespołu urządzenia mechanicznego. W procesie projektowania i obliczeń określonego zespołu (np. połączenia śrubowego, połączenia dwóch części rurociągu, podparcia wału, sprzęgła) potrafi uwzględnić wymagania wynikające z jego funkcji w układzie przenoszenia napędu lub masy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW125_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma zdolność widzenia określonej całości, której częścią jest rozwiązywany problem, w tym - związany z wyznaczaniem wymaganych cech analizowanego lub projektowanego zespołu urządzenia mechanicznego. W procesie projektowania i obliczeń określonego zespołu (np. połączenia śrubowego, połączenia dwóch części rurociągu, podparcia wału, sprzęgła) potrafi uwzględnić wymagania wynikające z jego funkcji w układzie przenoszenia napędu lub masy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia oraz kartkówki podczas zajęć. Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U11</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E1_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>