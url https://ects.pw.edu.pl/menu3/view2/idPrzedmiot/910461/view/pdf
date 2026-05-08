--- v2 (2026-03-24)
+++ v3 (2026-05-08)
@@ -912,50 +912,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1053,120 +1123,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>