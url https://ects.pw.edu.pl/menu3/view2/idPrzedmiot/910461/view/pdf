--- v3 (2026-05-08)
+++ v4 (2026-07-29)
@@ -912,87 +912,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1011,442 +1221,232 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W04</w:t>
+        <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+        <w:t xml:space="preserve">Zadanie domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W05</w:t>
+        <w:t xml:space="preserve">E1_W27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
+        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+        <w:t xml:space="preserve">Zadanie domowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W01</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E1_W27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>