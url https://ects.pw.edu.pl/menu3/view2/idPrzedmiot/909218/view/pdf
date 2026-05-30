--- v2 (2026-05-01)
+++ v3 (2026-05-30)
@@ -759,175 +759,175 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie podstawowe pojęcia dotyczące różnych mechanizmów zarodkowania i wzrostu </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM2_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie podstawowe pojęcia dotyczące różnych mechanizmów zarodkowania i wzrostu </w:t>
+        <w:t xml:space="preserve">Zna i rozumie podstawowe wzory opisujące kinetykę przemian fazowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_W06</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">IM2_W06, IM2_W02</w:t>
+        <w:t xml:space="preserve">IM2_W02, IM2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>