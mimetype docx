--- v3 (2026-05-30)
+++ v4 (2026-07-29)
@@ -962,271 +962,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma przygotowanie niezbędne do pracy w środowisku przemysłowym i kierowania zespołami, potrafi współdziałać i pracować w grupie, przyjmując w niej różne funkcje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dyskusja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UO, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność metod i narzędzi służących do rozwiązania zadania inżynierskiego, charakterystycznego dla inżynierii chemicznej oraz identyfikować ograniczenia tych metod i narzędzi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawozdanie, kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma przygotowanie niezbędne do pracy w środowisku przemysłowym i kierowania zespołami, potrafi współdziałać i pracować w grupie, przyjmując w niej różne funkcje.</w:t>
+        <w:t xml:space="preserve">Jest gotów do krytycznej oceny swojej wiedzy i jej doskonalenia z wykorzystaniem różnych źródeł informacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">dyskusja</w:t>
+        <w:t xml:space="preserve">sprawozdanie, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U08</w:t>
+        <w:t xml:space="preserve">K2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UO, P7U_U</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do identyfikacji i prawidłowego rozwiązywania problemów związanych z wykonywaniem zawodu inżyniera przestrzegając zasad etyki i dbając o dorobek zawodowy oraz jego rozwój.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>