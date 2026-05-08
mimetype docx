--- v2 (2026-03-24)
+++ v3 (2026-05-08)
@@ -932,121 +932,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi planować i organizować pracę indywidualną oraz w zespole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dyskusja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność planowania rozwoju swoich kompetencji zawodowych i osobistych oraz uczenia się przez całe życie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>