--- v3 (2026-05-08)
+++ v4 (2026-06-10)
@@ -1002,51 +1002,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność planowania rozwoju swoich kompetencji zawodowych i osobistych oraz uczenia się przez całe życie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>