--- v4 (2026-06-10)
+++ v5 (2026-08-19)
@@ -932,51 +932,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować i organizować pracę indywidualną oraz w zespole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>