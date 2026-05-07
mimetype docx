--- v4 (2026-03-24)
+++ v5 (2026-05-07)
@@ -845,51 +845,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę o trendach rozwojowych i najistotniejszych osiągnięciach z zakresu zastosowań inżynierii chemicznej i procesowej w technologiach przetwarzania energii uzyskiwanej z odnawialnych i niekonwencjonalnych źródeł (energia spadku wody, energia wiatru, energia słoneczna, energia geotermalna, energia pływów morskich, biomasa, biogaz, energia nuklearna).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>