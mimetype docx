--- v2 (2026-03-01)
+++ v3 (2026-05-07)
@@ -927,51 +927,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1437,51 +1437,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi myśleć i działać efektywnie i kreatywnie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>