--- v3 (2026-05-07)
+++ v4 (2026-07-28)
@@ -927,51 +927,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1077,411 +1077,411 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykorzystuje odpowiednie narzędzia, technologie i strategie w celu zorganizowania, integracji i prezentowania informacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">referat, praca domowa, dyskusja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykorzystuje odpowiednie narzędzia, technologie i strategie w celu zorganizowania, integracji i prezentowania informacji.</w:t>
+        <w:t xml:space="preserve">Potrafi pracować samodzielnie i w grupie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">referat, praca domowa, dyskusja</w:t>
+        <w:t xml:space="preserve">referat, dyskusja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U10</w:t>
+        <w:t xml:space="preserve">K1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+        <w:t xml:space="preserve">I.P6S_UO, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi pracować samodzielnie i w grupie.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętności świadomego i aktywnego przyswojenie sobie pożądanych informacji           i operowania nimi oraz krytycznego myślenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">referat, dyskusja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U17</w:t>
+        <w:t xml:space="preserve">K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, P6U_U</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętności świadomego i aktywnego przyswojenie sobie pożądanych informacji           i operowania nimi oraz krytycznego myślenia.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę dokształcania się i podnoszenia swoich kompetencji zawodowych i osobistych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">referat, dyskusja</w:t>
+        <w:t xml:space="preserve">sprawdzian pisemny, referat, dyskusja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U21</w:t>
+        <w:t xml:space="preserve">K1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KS2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie potrzebę dokształcania się i podnoszenia swoich kompetencji zawodowych i osobistych.</w:t>
+        <w:t xml:space="preserve">Prawidłowo reaguje na problemy związane z pracą inżyniera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian pisemny, referat, dyskusja</w:t>
+        <w:t xml:space="preserve">dyskusja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K01</w:t>
+        <w:t xml:space="preserve">K1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi myśleć i działać efektywnie i kreatywnie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>