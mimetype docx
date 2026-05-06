--- v3 (2026-03-24)
+++ v4 (2026-05-06)
@@ -1055,331 +1055,331 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-1007_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi napisać program komputerowy wykorzystując techniki programowania obiektowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U05, K_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-1007_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi skorzystać z bibliotek i ich dokumentacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U06, K_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-1007_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi napisać program w sposób umożliwiający ponowne wykorzystanie kodu źródłowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U06, K_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-1007_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-1007_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi napisać program komputerowy wykorzystując techniki programowania obiektowego</w:t>
+        <w:t xml:space="preserve">Potrafi przetestować napisany przez siebie program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U05, K_U15</w:t>
-[...209 lines deleted...]
-        <w:t xml:space="preserve">K_U03, K_U04, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U03, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil praktyczny - kompetencje społeczne</w:t>