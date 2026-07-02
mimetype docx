--- v4 (2026-05-06)
+++ v5 (2026-07-02)
@@ -1125,51 +1125,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U05, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U01, K_U02, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1335,51 +1335,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U03, K_U04</w:t>
+        <w:t xml:space="preserve">K_U03, K_U04, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil praktyczny - kompetencje społeczne</w:t>