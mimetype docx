--- v6 (2026-08-19)
+++ v7 (2026-10-01)
@@ -839,51 +839,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, II.H.P6S_WG.3</w:t>
+        <w:t xml:space="preserve">II.H.P6S_WG.1.o, I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_1: </w:t>
       </w:r>
     </w:p>
@@ -1263,261 +1263,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja podczas zajęć. Formułowanie stanowisk w krótkich wypowiedziach, z wykorzystaniem terminologii i pojęć poznanych podczas zajęć. Rozwiązywanie kazusów, przygotowywanie przykładowych regulacji prawnych i projektów aktów normatywnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_K01, K_K05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_KO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zdaje sobie sprawę z możliwości bezpośredniego stosowania Konstytucji, zwłaszcza w celu ochrony wolności i praw jednostki. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja podczas zajęć. Formułowanie stanowisk w krótkich wypowiedziach, z wykorzystaniem terminologii i pojęć poznanych podczas zajęć. Rozwiązywanie kazusów, przygotowywanie przykładowych regulacji prawnych i projektów aktów normatywnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_K01, K_K05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_KO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student rozumie potrzebę doskonalenia instytucji konstytucyjnych oraz skutki ustrojowe nieprzestrzegania Konstytucji. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja podczas zajęć. Formułowanie stanowisk w krótkich wypowiedziach, z wykorzystaniem terminologii i pojęć poznanych podczas zajęć. Rozwiązywanie kazusów, przygotowywanie przykładowych regulacji prawnych i projektów aktów normatywnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_K01, K_K05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_KO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student dostrzega związki między jakością życia zbiorowego, efektywną pracą sądów oraz ochroną praw podstawowych jednostki a należycie funkcjonującym systemem konstytucyjnym państwa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja podczas zajęć. Formułowanie stanowisk w krótkich wypowiedziach, z wykorzystaniem terminologii i pojęć poznanych podczas zajęć. Rozwiązywanie kazusów, przygotowywanie przykładowych regulacji prawnych i projektów aktów normatywnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_K05, K_K01</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">K_K01, K_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>