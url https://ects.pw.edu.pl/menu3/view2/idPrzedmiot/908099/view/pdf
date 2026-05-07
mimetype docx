--- v2 (2026-03-24)
+++ v3 (2026-05-07)
@@ -980,67 +980,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testu wyboru, testu z uzasadnieniem lub pytania problemowe, praca zaliczeniowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, I.P6S_WG, II.S.P6S_WG.1, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1077,51 +1077,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać podstawową wiedzę teoretyczną i pozyskiwać dane do analizowania konkretnych procesów i zjawisk społecznych (kulturowych, politycznych, prawnych, gospodarczych) w zakresie dziedzin nauki i dyscyplin naukowych, właściwych dla studiowanego kierunku studiów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1423,67 +1423,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pisemne kolokwium z pytaniami testowymi lub opisowymi oraz praca zaliczeniowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie podejmować decyzje i organizować pracę w zespole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>