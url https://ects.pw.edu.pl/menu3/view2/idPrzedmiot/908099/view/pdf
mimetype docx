--- v3 (2026-05-07)
+++ v4 (2026-05-30)
@@ -996,51 +996,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, I.P6S_WG, II.S.P6S_WG.1, II.H.P6S_WG.1.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, I.P6S_WG, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1077,51 +1077,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać podstawową wiedzę teoretyczną i pozyskiwać dane do analizowania konkretnych procesów i zjawisk społecznych (kulturowych, politycznych, prawnych, gospodarczych) w zakresie dziedzin nauki i dyscyplin naukowych, właściwych dla studiowanego kierunku studiów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>