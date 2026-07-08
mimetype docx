--- v4 (2026-05-30)
+++ v5 (2026-07-08)
@@ -980,67 +980,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testu wyboru, testu z uzasadnieniem lub pytania problemowe, praca zaliczeniowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, I.P6S_WG, II.H.P6S_WG.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1077,51 +1077,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać podstawową wiedzę teoretyczną i pozyskiwać dane do analizowania konkretnych procesów i zjawisk społecznych (kulturowych, politycznych, prawnych, gospodarczych) w zakresie dziedzin nauki i dyscyplin naukowych, właściwych dla studiowanego kierunku studiów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1217,51 +1217,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UO, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawidłowo posługuje się systemami normatywnymi oraz wybranymi normami i regułami (prawnymi, moralnymi, zawodowymi) w celu rozwiązania konkretnego zadania z zakresu dziedzin nauki i dyscyplin naukowych, właściwych dla studiowanego kierunku studiów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>