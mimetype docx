--- v5 (2026-07-08)
+++ v6 (2026-08-19)
@@ -980,67 +980,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testu wyboru, testu z uzasadnieniem lub pytania problemowe, praca zaliczeniowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, II.S.P6S_WG.3, II.H.P6S_WG/K.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, I.P6S_WG, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1217,51 +1217,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UO, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawidłowo posługuje się systemami normatywnymi oraz wybranymi normami i regułami (prawnymi, moralnymi, zawodowymi) w celu rozwiązania konkretnego zadania z zakresu dziedzin nauki i dyscyplin naukowych, właściwych dla studiowanego kierunku studiów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>