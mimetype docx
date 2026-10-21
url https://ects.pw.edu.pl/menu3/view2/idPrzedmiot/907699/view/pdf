--- v4 (2026-07-29)
+++ v5 (2026-10-21)
@@ -773,51 +773,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna sformułowanie MES w zadaniach statyki konstrukcji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1063,51 +1063,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie ocenić poprawność rozwiązania MES.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>