--- v2 (2026-03-24)
+++ v3 (2026-05-08)
@@ -883,67 +883,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U15_KB, K2_U17_KB, K2_U19_KB, K2_U05</w:t>
+        <w:t xml:space="preserve">K2_U05, K2_U15_KB, K2_U17_KB, K2_U19_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi sporządzić i interpretować rysunki konstrukcyjne budynku o konstrukcji szkieletowej z węzłami podatnymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1189,51 +1189,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie i potrafi stosować zasady zrównoważonego rozwoju w budownictwie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>