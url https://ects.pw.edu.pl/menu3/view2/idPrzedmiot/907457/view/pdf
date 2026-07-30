--- v3 (2026-05-08)
+++ v4 (2026-07-30)
@@ -883,357 +883,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U05, K2_U15_KB, K2_U17_KB, K2_U19_KB</w:t>
+        <w:t xml:space="preserve">K2_U17_KB, K2_U19_KB, K2_U05, K2_U15_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi sporządzić i interpretować rysunki konstrukcyjne budynku o konstrukcji szkieletowej z węzłami podatnymi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie i obrona projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi sporządzić i interpretować rysunki konstrukcyjne budynku o konstrukcji szkieletowej z węzłami podatnymi.</w:t>
+        <w:t xml:space="preserve">Potrafi zaplanować i wykonać badania laboratoryjne oraz przeprowadzić analizę wyników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykonanie i obrona projektu</w:t>
+        <w:t xml:space="preserve">Wykonanie i złożenie sprawozdania z badań laboratoryjnych; wykonanie i obrona projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U10</w:t>
+        <w:t xml:space="preserve">K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaplanować i wykonać badania laboratoryjne oraz przeprowadzić analizę wyników.</w:t>
+        <w:t xml:space="preserve">Ma świadomość konieczności podnoszenia kompetencji zawodowych.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykonanie i złożenie sprawozdania z badań laboratoryjnych; wykonanie i obrona projektu</w:t>
+        <w:t xml:space="preserve">Zaliczenie wykładów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U07</w:t>
+        <w:t xml:space="preserve">K2_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka K1: </w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma świadomość konieczności podnoszenia kompetencji zawodowych.						</w:t>
+        <w:t xml:space="preserve">Rozumie znaczenie odpowiedzialności za efekty swojej pracy. Rzetelnie przedstawia i interpretuje wyniki wykonanej pracy projektowej. 		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie wykładów.</w:t>
+        <w:t xml:space="preserve">Zaliczenie wykładów. Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_K02</w:t>
+        <w:t xml:space="preserve">K2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie i potrafi stosować zasady zrównoważonego rozwoju w budownictwie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>