--- v4 (2026-07-30)
+++ v5 (2026-08-19)
@@ -883,67 +883,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U17_KB, K2_U19_KB, K2_U05, K2_U15_KB</w:t>
+        <w:t xml:space="preserve">K2_U05, K2_U15_KB, K2_U17_KB, K2_U19_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi sporządzić i interpretować rysunki konstrukcyjne budynku o konstrukcji szkieletowej z węzłami podatnymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1119,51 +1119,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie odpowiedzialności za efekty swojej pracy. Rzetelnie przedstawia i interpretuje wyniki wykonanej pracy projektowej. 		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>