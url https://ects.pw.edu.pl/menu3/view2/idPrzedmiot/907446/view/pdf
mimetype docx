--- v5 (2026-08-20)
+++ v6 (2026-09-30)
@@ -916,67 +916,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocenianie ciągłe – obecność i czynny udział w zajęciach. Sprawozdanie z przeprowadzonych badań i/lub prezentacja na koniec zajęć.		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U11, K2_U12, K2_U04, K2_U06, K2_U07, K2_U08</w:t>
+        <w:t xml:space="preserve">K2_U12, K2_U04, K2_U06, K2_U07, K2_U08, K2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, P7U_U, I.P7S_UU, I.P7S_UO, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UU, P7U_U, I.P7S_UO, I.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonuje pomiary terenowe wykorzystując wybrane metody NDT.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -987,67 +987,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocenianie ciągłe – obecność i czynny udział w zajęciach.
 Sprawozdanie z przeprowadzonych badań i/lub prezentacja na koniec zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U08, K2_U04, K2_U07</w:t>
+        <w:t xml:space="preserve">K2_U04, K2_U07, K2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przetwarza, interpretuje i opracowuje wyniki otrzymane w terenie z wykorzystaniem metod NDT.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>