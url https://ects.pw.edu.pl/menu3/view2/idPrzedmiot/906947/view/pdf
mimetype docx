--- v4 (2026-03-21)
+++ v5 (2026-05-06)
@@ -892,67 +892,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena z kolokwium, kartkówki przed rozpoczęciem ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W18, K_W01, K_W17</w:t>
+        <w:t xml:space="preserve">K_W01, K_W17, K_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_w04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna flagowe urządzenia i systemy optomechatroniczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1059,51 +1059,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U12, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_u02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student umie przeprowadzić eksperymenty dot. zasad działania wybranego zespołu/układu optomechatronicznego, w szczególności przeprowadzania prostej filtacji w układach przetwarzania informacji optyznej, analizy parametrów światłowodowego toru transmisji sygnałów, optycznych metod pomiaru kształtu obiektów trójwymiarowych, metod i i technik oceny wybranych parametrów użytkowych cyfrowego aparatu fotograficznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>