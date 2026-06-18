--- v5 (2026-05-06)
+++ v6 (2026-06-18)
@@ -1059,51 +1059,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U12, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_u02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student umie przeprowadzić eksperymenty dot. zasad działania wybranego zespołu/układu optomechatronicznego, w szczególności przeprowadzania prostej filtacji w układach przetwarzania informacji optyznej, analizy parametrów światłowodowego toru transmisji sygnałów, optycznych metod pomiaru kształtu obiektów trójwymiarowych, metod i i technik oceny wybranych parametrów użytkowych cyfrowego aparatu fotograficznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1209,51 +1209,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KO, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_k02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie wpływ rozwiązań wykorzystywanych w technice optomechatronicznej na środowisko naturalne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>