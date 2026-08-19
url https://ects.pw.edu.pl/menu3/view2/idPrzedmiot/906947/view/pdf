--- v6 (2026-06-18)
+++ v7 (2026-08-19)
@@ -1209,51 +1209,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KO, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_k02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie wpływ rozwiązań wykorzystywanych w technice optomechatronicznej na środowisko naturalne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>