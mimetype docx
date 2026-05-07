--- v2 (2026-02-28)
+++ v3 (2026-05-07)
@@ -996,121 +996,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ASP U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł, potrafi integrować informacje, wyciągać z nich wnioski a następnie formułować opinie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ASP U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać czujniki do zastosowania w projektowanym urządzeniu sprzedającym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>