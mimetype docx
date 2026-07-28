--- v3 (2026-05-07)
+++ v4 (2026-07-28)
@@ -996,51 +996,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ASP U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pozyskiwać informacje z literatury, baz danych i innych źródeł, potrafi integrować informacje, wyciągać z nich wnioski a następnie formułować opinie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1206,51 +1206,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ASP S01: </w:t>
       </w:r>
     </w:p>