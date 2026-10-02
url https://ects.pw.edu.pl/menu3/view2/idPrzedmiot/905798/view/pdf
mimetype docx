--- v2 (2026-05-02)
+++ v3 (2026-10-02)
@@ -762,67 +762,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena kolokwium, ocena sprawdzianów i wykonywanych zadań (w tym studium przypadku)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_W07**, I2_W04</w:t>
+        <w:t xml:space="preserve">I2_W04, I2_W07**</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, I.P7S_WK, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna kluczowe zalecenia metodyk zarządzania projektami bazujące na Project Management Body of Knowledge, RUP, Scrum, PRINCE2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1052,51 +1052,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena kolokwium, ocena sprawdzianów i wykonywanych zadań (w tym studium przypadku)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_U13, I2_U16**</w:t>
+        <w:t xml:space="preserve">I2_U16**, I2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>