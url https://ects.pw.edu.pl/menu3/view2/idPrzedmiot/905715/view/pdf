--- v3 (2026-05-04)
+++ v4 (2026-05-26)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.X.P6S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, II.X.P6S_WG.2, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WUM_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent zna podstawowe metody uczenia maszynowego takie jak drzewa decyzyjne, komitety, regresję. Zna pojęcia przeuczenia klasi generalizacji. Zna miary jakości modelu takie jak krzywa ROC. Rozumie pojęcie analizy skupień. Zna podstawy teorii uczenia maszynowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -928,51 +928,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_U19, MAD1_U20, MAD1_U21, MAD1_U11, MAD1_U13, MAD1_U15, MAD1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, II.X.P6S_UW.1.o, II.X.P6S_UW.2, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">II.X.P6S_UW.1.o, II.X.P6S_UW.2, I.P6S_UW, I.P6S_UK, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">