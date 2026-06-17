--- v4 (2026-05-26)
+++ v5 (2026-06-17)
@@ -778,51 +778,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, II.X.P6S_WG.2, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.X.P6S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WUM_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent zna podstawowe metody uczenia maszynowego takie jak drzewa decyzyjne, komitety, regresję. Zna pojęcia przeuczenia klasi generalizacji. Zna miary jakości modelu takie jak krzywa ROC. Rozumie pojęcie analizy skupień. Zna podstawy teorii uczenia maszynowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -832,67 +832,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia wykonywane na laboratoriach, zadania praktyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W17, MAD1_W18, MAD1_W19, MAD1_W21</w:t>
+        <w:t xml:space="preserve">MAD1_W21, MAD1_W17, MAD1_W18, MAD1_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.X.P6S_WG.2, II.X.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">II.X.P6S_WG.1, II.X.P6S_WG.2, I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WUM_U01: </w:t>
       </w:r>
     </w:p>
@@ -912,67 +912,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązania praktycznych zadań uczenia maszynowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_U19, MAD1_U20, MAD1_U21, MAD1_U11, MAD1_U13, MAD1_U15, MAD1_U18</w:t>
+        <w:t xml:space="preserve">MAD1_U11, MAD1_U13, MAD1_U15, MAD1_U18, MAD1_U19, MAD1_U20, MAD1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_UW.1.o, II.X.P6S_UW.2, I.P6S_UW, I.P6S_UK, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.2, I.P6S_UO, II.X.P6S_UW.1.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">