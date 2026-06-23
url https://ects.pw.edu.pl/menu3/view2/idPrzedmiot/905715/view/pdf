--- v5 (2026-06-17)
+++ v6 (2026-06-23)
@@ -848,51 +848,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W21, MAD1_W17, MAD1_W18, MAD1_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_WG.1, II.X.P6S_WG.2, I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, II.X.P6S_WG.1, II.X.P6S_WG.2, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WUM_U01: </w:t>
       </w:r>
     </w:p>