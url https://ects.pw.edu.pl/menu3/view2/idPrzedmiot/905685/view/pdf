--- v5 (2026-08-19)
+++ v6 (2026-10-01)
@@ -856,67 +856,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_W02, MAD1_W01</w:t>
+        <w:t xml:space="preserve">MAD1_W01, MAD1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_WG.1, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AM1_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna pojęcie pochodnej i różniczki funkcji oraz własności tych pojęć oraz podstawowe zastosowania - twierdzenie Rolle'a, Lagrange'a, Cauchy'ego, wzór Taylora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1302,51 +1302,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_U02, MAD1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_UW.2, I.P6S_UW, I.P6S_UK, II.X.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o, II.X.P6S_UW.2, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AM1_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi badać przebieg funkcji oraz stosować skończone rozwinięcia funkcji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>