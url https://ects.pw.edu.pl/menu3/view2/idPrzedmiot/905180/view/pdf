--- v4 (2026-08-20)
+++ v5 (2026-10-01)
@@ -905,67 +905,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport pisemny oceniany na podstawie przyznawania punktów. Aby osiągnąć dany efekt kształcenia, należy zdobyć co najmniej 51% punktów możliwych do uzyskania w odniesieniu do tego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U20, Tr1A_U11</w:t>
+        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie przygotować prognozy ruchowe na potrzeby analizy ruchowo-przewozowej dla wybranej inwestycji w transporcie kolejowym dla różnych wariantów z wykorzystaniem modelu ruchu opracowanego w programie VISUM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>