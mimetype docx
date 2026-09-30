--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -895,121 +895,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zajęcia projektowe, samodzielna realizacja pracy projektowej, wymagane jest wyznaczenie popytu na usługi kolejowe dla co najmniej jednej motywacji podróży</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U20, Tr1A_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Absolwent potrafi samodzielnie skonstruować rozkład jazdy pociągów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zajęcia projektowe, samodzielna realizacja pracy projektowej, wymagane jest skonstruowanie rozkładu jazdy pociągów dla co najmniej jednej kategorii pociągów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U20, Tr1A_U03, Tr1A_U24</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U20, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>