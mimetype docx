--- v7 (2026-09-30)
+++ v8 (2026-10-21)
@@ -831,51 +831,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -965,51 +965,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zajęcia projektowe, samodzielna realizacja pracy projektowej, wymagane jest skonstruowanie rozkładu jazdy pociągów dla co najmniej jednej kategorii pociągów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U20, Tr1A_U03, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U20, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>