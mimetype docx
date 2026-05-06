--- v1 (2026-03-24)
+++ v2 (2026-05-06)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10, Tr1A_W09, Tr1A_W13, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, I.P6S_WK, P6U_W</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę w zakresie wpływu transportu kolejowego na klimat (emisję CO2) oraz zachowanie się zwierząt i ptaków. 	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1051,67 +1051,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowanie pracy pisemnej (w grupach 2-3 osobowych) dotyczącej wpływu wybranego czynnika, związanego z transportem kolejowym, na środowisko. Zaliczenie ćwiczeń na podstawie średniej arytmetycznej ocen z:  pracy, prezentacji przygotowanej pracy oraz aktywnego uczestnictwa w zajęciach.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U05, Tr1A_U18, Tr1A_U06</w:t>
+        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U06, Tr1A_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi określić wpływ transportu kolejowego na klimat (emisję CO2) oraz zachowanie się zwierząt i ptaków. 	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>