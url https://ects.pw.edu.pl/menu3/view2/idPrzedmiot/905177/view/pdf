--- v2 (2026-05-06)
+++ v3 (2026-06-10)
@@ -828,67 +828,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test pisemny, 6 pytań otwartych, na zaliczenie wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 z tych pytań
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W09, Tr1A_W13, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W12, Tr1A_W10, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę w zakresie wpływu transportu kolejowego na klimat (emisję CO2) oraz zachowanie się zwierząt i ptaków. 	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -986,51 +986,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W13, Tr1A_W12, Tr1A_W10, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1193,67 +1193,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowanie pracy pisemnej (w grupach 2-3 osobowych) dotyczącej wpływu wybranego czynnika, związanego z transportem kolejowym, na środowisko. Zaliczenie ćwiczeń na podstawie średniej arytmetycznej ocen z:  pracy, prezentacji przygotowanej pracy oraz aktywnego uczestnictwa w zajęciach.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U06, Tr1A_U05</w:t>
+        <w:t xml:space="preserve">Tr1A_U05, Tr1A_U18, Tr1A_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>