--- v3 (2026-06-10)
+++ v4 (2026-06-25)
@@ -828,67 +828,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test pisemny, 6 pytań otwartych, na zaliczenie wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 z tych pytań
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W12, Tr1A_W10, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W10, Tr1A_W09, Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę w zakresie wpływu transportu kolejowego na klimat (emisję CO2) oraz zachowanie się zwierząt i ptaków. 	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -986,51 +986,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W13, Tr1A_W12, Tr1A_W10, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1051,67 +1051,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowanie pracy pisemnej (w grupach 2-3 osobowych) dotyczącej wpływu wybranego czynnika, związanego z transportem kolejowym, na środowisko. Zaliczenie ćwiczeń na podstawie średniej arytmetycznej ocen z:  pracy, prezentacji przygotowanej pracy oraz aktywnego uczestnictwa w zajęciach.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U06, Tr1A_U05</w:t>
+        <w:t xml:space="preserve">Tr1A_U06, Tr1A_U05, Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi określić wpływ transportu kolejowego na klimat (emisję CO2) oraz zachowanie się zwierząt i ptaków. 	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1193,67 +1193,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowanie pracy pisemnej (w grupach 2-3 osobowych) dotyczącej wpływu wybranego czynnika, związanego z transportem kolejowym, na środowisko. Zaliczenie ćwiczeń na podstawie średniej arytmetycznej ocen z:  pracy, prezentacji przygotowanej pracy oraz aktywnego uczestnictwa w zajęciach.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U05, Tr1A_U18, Tr1A_U06</w:t>
+        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U06, Tr1A_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>