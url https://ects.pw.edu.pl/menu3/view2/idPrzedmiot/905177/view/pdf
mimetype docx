--- v4 (2026-06-25)
+++ v5 (2026-08-19)
@@ -828,51 +828,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test pisemny, 6 pytań otwartych, na zaliczenie wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 z tych pytań
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W10, Tr1A_W09, Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W09, Tr1A_W13, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1051,67 +1051,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowanie pracy pisemnej (w grupach 2-3 osobowych) dotyczącej wpływu wybranego czynnika, związanego z transportem kolejowym, na środowisko. Zaliczenie ćwiczeń na podstawie średniej arytmetycznej ocen z:  pracy, prezentacji przygotowanej pracy oraz aktywnego uczestnictwa w zajęciach.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U06, Tr1A_U05, Tr1A_U18</w:t>
+        <w:t xml:space="preserve">Tr1A_U05, Tr1A_U18, Tr1A_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi określić wpływ transportu kolejowego na klimat (emisję CO2) oraz zachowanie się zwierząt i ptaków. 	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>