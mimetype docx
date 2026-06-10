--- v1 (2026-03-24)
+++ v2 (2026-06-10)
@@ -959,67 +959,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, składające się z 3-6 pytań otwartych, student musi zdobyć minimum 51%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U03</w:t>
+        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest ogólnie przygotowany do zarządzania systemami komputerowymi w przedsiębiorstwie kolejowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>