--- v2 (2026-06-10)
+++ v3 (2026-07-08)
@@ -755,71 +755,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna obszary zastosowań systemów komputerowych w transporcie kolejowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, składające się z 3-6 pytań otwartych, student musi zdobyć minimum 51%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna obszary zastosowań systemów komputerowych w transporcie kolejowym.</w:t>
+        <w:t xml:space="preserve">Zna zagrożenia na które są narażone systemy komputerowe stosowane w transporcie kolejowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, składające się z 3-6 pytań otwartych, student musi zdobyć minimum 51%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -830,196 +900,126 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zagrożenia na które są narażone systemy komputerowe stosowane w transporcie kolejowym.</w:t>
+        <w:t xml:space="preserve">Jest ogólnie przygotowany do doboru odpowiednich systemów komputerowych dla przedsiębiorstwa związanego z transportem kolejowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, składające się z 3-6 pytań otwartych, student musi zdobyć minimum 51%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest ogólnie przygotowany do zarządzania systemami komputerowymi w przedsiębiorstwie kolejowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>